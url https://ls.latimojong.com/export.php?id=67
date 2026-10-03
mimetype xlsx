--- v0 (2026-08-05)
+++ v1 (2026-10-03)
@@ -9,90 +9,90 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lengkap" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Lengkap'!$A$7:$G$82</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Lengkap'!$A$7:$G$99</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="284">
   <si>
     <t>KEGIATAN IJEN JENGIRAT NET</t>
   </si>
   <si>
     <t>Freq / Server: IJE JINGGGIRAT SERVER AD 128.199.196.14</t>
   </si>
   <si>
     <t>Tanggal: 05-08-26</t>
   </si>
   <si>
     <t>Logsheeter: YC8BCQ</t>
   </si>
   <si>
     <t>NCS: YC8BCQ</t>
   </si>
   <si>
     <t>KEAR: YC7IMG</t>
   </si>
   <si>
     <t>NOMOR</t>
   </si>
   <si>
     <t>CALLSIGN</t>
   </si>
   <si>
     <t>NAMA</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
-    <t>PROVINSI</t>
+    <t>LOKASI</t>
   </si>
   <si>
     <t>WAKTU-UTC</t>
   </si>
   <si>
     <t>KET</t>
   </si>
   <si>
     <t>YC7IMG</t>
   </si>
   <si>
     <t>ANISYAH CAHAYAWATY</t>
   </si>
   <si>
     <t>KALIMANTAN SELATAN</t>
   </si>
   <si>
     <t>12:09 UTC</t>
   </si>
   <si>
     <t>YC3OQU</t>
   </si>
   <si>
     <t>PRIHATIN DWI UTAMI</t>
   </si>
@@ -588,51 +588,51 @@
   <si>
     <t>13:10 UTC</t>
   </si>
   <si>
     <t>YD8CEK</t>
   </si>
   <si>
     <t>DRS.MANSYUR PANGGALA</t>
   </si>
   <si>
     <t>YC7UBT</t>
   </si>
   <si>
     <t>FACHRUDIN A.</t>
   </si>
   <si>
     <t>13:11 UTC</t>
   </si>
   <si>
     <t>YD4SID</t>
   </si>
   <si>
     <t>13:12 UTC</t>
   </si>
   <si>
-    <t>TIDAK TERDAFTAR</t>
+    <t>UNIDENTIFIKASI</t>
   </si>
   <si>
     <t>YC6IEB</t>
   </si>
   <si>
     <t>ZUL AMRI</t>
   </si>
   <si>
     <t>13:14 UTC</t>
   </si>
   <si>
     <t>YD8HFN</t>
   </si>
   <si>
     <t>SAIDIN JOHARI</t>
   </si>
   <si>
     <t>13:15 UTC</t>
   </si>
   <si>
     <t>YE5SPB</t>
   </si>
   <si>
     <t>DR. ASMOJI SP.B</t>
   </si>
@@ -721,50 +721,197 @@
     <t>YC6SJB</t>
   </si>
   <si>
     <t>SUTRISNO</t>
   </si>
   <si>
     <t>13:36 UTC</t>
   </si>
   <si>
     <t>YD9UJX</t>
   </si>
   <si>
     <t>ENOS FREDY SIMBIAK</t>
   </si>
   <si>
     <t>PAPUA</t>
   </si>
   <si>
     <t>13:37 UTC</t>
   </si>
   <si>
     <t>YC4AJE</t>
   </si>
   <si>
     <t>FAHRIZAL</t>
+  </si>
+  <si>
+    <t>YD8FKV</t>
+  </si>
+  <si>
+    <t>GUSTAM.S.SOS</t>
+  </si>
+  <si>
+    <t>13:39 UTC</t>
+  </si>
+  <si>
+    <t>YD6HVY</t>
+  </si>
+  <si>
+    <t>EKO WAHYU NUGROHO, ST</t>
+  </si>
+  <si>
+    <t>13:40 UTC</t>
+  </si>
+  <si>
+    <t>YF8VHU</t>
+  </si>
+  <si>
+    <t>RAHMAWATY FARUK</t>
+  </si>
+  <si>
+    <t>13:41 UTC</t>
+  </si>
+  <si>
+    <t>HS9FMO</t>
+  </si>
+  <si>
+    <t>THAILAND</t>
+  </si>
+  <si>
+    <t>13:42 UTC</t>
+  </si>
+  <si>
+    <t>E25STI</t>
+  </si>
+  <si>
+    <t>13:43 UTC</t>
+  </si>
+  <si>
+    <t>YF8VEM</t>
+  </si>
+  <si>
+    <t>M.RIWAYAT ABUHAI</t>
+  </si>
+  <si>
+    <t>YC5PTA</t>
+  </si>
+  <si>
+    <t>ANDRI EFFENDI NASUTION</t>
+  </si>
+  <si>
+    <t>13:47 UTC</t>
+  </si>
+  <si>
+    <t>YB8SDV</t>
+  </si>
+  <si>
+    <t>ROY STEPANUS KALENGKONGAN</t>
+  </si>
+  <si>
+    <t>13:50 UTC</t>
+  </si>
+  <si>
+    <t>YD8AVY</t>
+  </si>
+  <si>
+    <t>SYARIFUDDIN</t>
+  </si>
+  <si>
+    <t>13:53 UTC</t>
+  </si>
+  <si>
+    <t>YB9BOB</t>
+  </si>
+  <si>
+    <t>I WAYAN PANDE SUDIRTA SH</t>
+  </si>
+  <si>
+    <t>BALI</t>
+  </si>
+  <si>
+    <t>13:54 UTC</t>
+  </si>
+  <si>
+    <t>YC1DRZ</t>
+  </si>
+  <si>
+    <t>KUSNADI</t>
+  </si>
+  <si>
+    <t>JAWA BARAT</t>
+  </si>
+  <si>
+    <t>13:58 UTC</t>
+  </si>
+  <si>
+    <t>YE5WCO</t>
+  </si>
+  <si>
+    <t>ISMAIL Z. HARAHAP</t>
+  </si>
+  <si>
+    <t>14:00 UTC</t>
+  </si>
+  <si>
+    <t>YC6WAI</t>
+  </si>
+  <si>
+    <t>9W2LIM</t>
+  </si>
+  <si>
+    <t>MALAYSIA</t>
+  </si>
+  <si>
+    <t>14:01 UTC</t>
+  </si>
+  <si>
+    <t>YC6IVJ</t>
+  </si>
+  <si>
+    <t>AMAR YATIM</t>
+  </si>
+  <si>
+    <t>14:11 UTC</t>
+  </si>
+  <si>
+    <t>YB8PBS</t>
+  </si>
+  <si>
+    <t>PURWOKO BUDILAKSONO</t>
+  </si>
+  <si>
+    <t>14:15 UTC</t>
+  </si>
+  <si>
+    <t>YC8FAK</t>
+  </si>
+  <si>
+    <t>FAHARUDDIN</t>
+  </si>
+  <si>
+    <t>14:22 UTC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1169,55 +1316,55 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G82"/>
+  <dimension ref="A1:G99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="7" activePane="bottomLeft" state="frozen" topLeftCell="A8"/>
-      <selection pane="bottomLeft" activeCell="F8" sqref="F8:F82"/>
+      <selection pane="bottomLeft" activeCell="F8" sqref="F8:F99"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="34" customWidth="true" style="0"/>
     <col min="4" max="4" width="26" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="24" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="24">
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="24">
       <c r="C2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="22">
       <c r="C3" s="1" t="s">
         <v>2</v>
@@ -2662,52 +2809,373 @@
       </c>
       <c r="F81" s="5" t="s">
         <v>232</v>
       </c>
       <c r="G81" s="4"/>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="5">
         <v>75</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>233</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>234</v>
       </c>
       <c r="D82" s="4"/>
       <c r="E82" s="4" t="s">
         <v>101</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>232</v>
       </c>
       <c r="G82" s="4"/>
     </row>
+    <row r="83" spans="1:7">
+      <c r="A83" s="5">
+        <v>76</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="C83" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="D83" s="4"/>
+      <c r="E83" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F83" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="G83" s="4"/>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" s="5">
+        <v>77</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="C84" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="D84" s="4"/>
+      <c r="E84" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="F84" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="G84" s="4"/>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" s="5">
+        <v>78</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="C85" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="D85" s="4"/>
+      <c r="E85" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="G85" s="4"/>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" s="5">
+        <v>79</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="C86" s="4"/>
+      <c r="D86" s="4"/>
+      <c r="E86" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="G86" s="4" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" s="5">
+        <v>80</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="C87" s="4"/>
+      <c r="D87" s="4"/>
+      <c r="E87" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="F87" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="G87" s="4" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" s="5">
+        <v>81</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="C88" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="D88" s="4"/>
+      <c r="E88" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="F88" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="G88" s="4"/>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" s="5">
+        <v>82</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="C89" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="D89" s="4"/>
+      <c r="E89" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="F89" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="G89" s="4"/>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" s="5">
+        <v>83</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C90" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="D90" s="4"/>
+      <c r="E90" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="F90" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="G90" s="4"/>
+    </row>
+    <row r="91" spans="1:7">
+      <c r="A91" s="5">
+        <v>84</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="C91" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="D91" s="4"/>
+      <c r="E91" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="G91" s="4"/>
+    </row>
+    <row r="92" spans="1:7">
+      <c r="A92" s="5">
+        <v>85</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="C92" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="D92" s="4"/>
+      <c r="E92" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="F92" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="G92" s="4"/>
+    </row>
+    <row r="93" spans="1:7">
+      <c r="A93" s="5">
+        <v>86</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="C93" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="D93" s="4"/>
+      <c r="E93" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="G93" s="4"/>
+    </row>
+    <row r="94" spans="1:7">
+      <c r="A94" s="5">
+        <v>87</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="C94" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="D94" s="4"/>
+      <c r="E94" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="F94" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="G94" s="4"/>
+    </row>
+    <row r="95" spans="1:7">
+      <c r="A95" s="5">
+        <v>88</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="C95" s="4"/>
+      <c r="D95" s="4"/>
+      <c r="E95" s="4"/>
+      <c r="F95" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="G95" s="4" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7">
+      <c r="A96" s="5">
+        <v>89</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="C96" s="4"/>
+      <c r="D96" s="4"/>
+      <c r="E96" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="F96" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="G96" s="4" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7">
+      <c r="A97" s="5">
+        <v>90</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="C97" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="D97" s="4"/>
+      <c r="E97" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="F97" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="G97" s="4"/>
+    </row>
+    <row r="98" spans="1:7">
+      <c r="A98" s="5">
+        <v>91</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="C98" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="D98" s="4"/>
+      <c r="E98" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="F98" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="G98" s="4"/>
+    </row>
+    <row r="99" spans="1:7">
+      <c r="A99" s="5">
+        <v>92</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="C99" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="D99" s="4"/>
+      <c r="E99" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F99" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="G99" s="4"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A7:G82"/>
+  <autoFilter ref="A7:G99"/>
   <mergeCells>
     <mergeCell ref="A1:B5"/>
     <mergeCell ref="C1:F1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="C6:F6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.25" right="0.25" top="0.35" bottom="0.35" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>